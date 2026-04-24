--- v0 (2026-01-12)
+++ v1 (2026-04-24)
@@ -15,208 +15,242 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Second Trimester AY 2025-2026" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Graduate Program Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Second Trimester AY 2025-2026</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the VSB (Virata School of Business) and the OUR (Office of the University Registrar). For the official calendar published by the VSB, you may get a copy in their website (http://cba.upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>Deadline of Faculty Service Record Submission</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Deadline</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>28 Mar 2026, 00:00:00 (Sat)</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>28 Mar 2026, 23:59:59 (Sat)</t>
+        </is>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Complementary Activity</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>