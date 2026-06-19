--- v0 (2026-01-10)
+++ v1 (2026-06-19)
@@ -15,516 +15,522 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Second Trimester AY 2023-2024" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
+    <font>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
     <font>
       <name val="Calibri"/>
       <charset val="1"/>
       <family val="2"/>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <family val="0"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
-    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Graduate Program Academic Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Second Trimester AY 2023-2024</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Important: This calendar is an amalgamation of the official calendars approved by the VSB (Virata School of Business) and the OUR (Office of the University Registrar). For the official calendar published by the VSB, you may get a copy in their website (http://cba.upd.edu.ph).</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4"/>
-[...1 lines deleted...]
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5"/>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Start</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>End</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Calendar</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>06 Jan 2024, 00:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>05 Jan 2025, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>06 Jan 2024, 00:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>05 Jan 2025, 23:59:59 (Sun)</t>
         </is>
       </c>
       <c r="E8" s="1"/>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>06 Jan 2024 (Sat)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>04 May 2024 (Sat)</t>
         </is>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Auto-Relinquish Date</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>08 Jan 2024, 04:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Official Class Period</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>13 Jan 2024 (Sat)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>20 Apr 2024 (Sat)</t>
         </is>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Deadline of Faculty Service Record Submission</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>31 Jan 2024, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Deadline for Dropping of Subjects</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>22 Mar 2024, 00:00:00 (Fri)</t>
         </is>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Final Examinations</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>27 Apr 2024 (Sat)</t>
         </is>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Deadline of Grade Submission for All Students</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>04 May 2024 (Sat)</t>
         </is>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Deadline for Filing Leave of Absence (LOA)</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>08 Jun 2024, 00:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Registration</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>10 Aug 2024, 00:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Last Day of Payment for Change of Matriculation</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Deadline</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>10 Aug 2024, 00:00:00 (Sat)</t>
         </is>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Last Day of Enrollment for Residency Purposes</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>28 Feb 2025 (Fri)</t>
         </is>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>