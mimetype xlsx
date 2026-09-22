--- v2 (2026-04-15)
+++ v3 (2026-09-22)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G37"/>
+  <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Regular Academic Calendar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Second Semester AY 2025-2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
@@ -313,168 +313,168 @@
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>12 Jan 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>11 May 2026, 23:59:59 (Mon)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>2nd 2025-2026</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>General Registration for Freshmen, Graduating, Varsity, and Graduate Students</t>
+          <t>Academic Term Duration</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Registration Events</t>
+          <t>Time Period</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>14 Jan 2026, 00:00:00 (Wed)</t>
+          <t>14 Jan 2026 (Wed)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>16 Jan 2026, 23:59:59 (Fri)</t>
-[...6 lines deleted...]
-      </c>
+          <t>14 Jun 2026 (Sun)</t>
+        </is>
+      </c>
+      <c r="E11" s="1"/>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>BOR Approved</t>
+          <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>Academic Term Duration</t>
+          <t>Term Duration for Grade Completion</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Time Period</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>14 Jan 2026 (Wed)</t>
+          <t>14 Jan 2026, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>14 Jun 2026 (Sun)</t>
-[...2 lines deleted...]
-      <c r="E12" s="1"/>
+          <t>08 Jun 2027, 23:59:59 (Tue)</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>2nd 2025-2026</t>
+        </is>
+      </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>General Registration</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>14 Jan 2026, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>16 Jan 2026, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>2nd 2025-2026</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>Term Duration for Grade Completion</t>
+          <t>General Registration for Freshmen, Graduating, Varsity, and Graduate Students</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Time Period</t>
+          <t>Registration Events</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>14 Jan 2026, 00:00:00 (Wed)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>14 Jun 2026, 23:59:59 (Sun)</t>
+          <t>16 Jan 2026, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>2nd 2025-2026</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Complementary Activity</t>
+          <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>General Registration for All UPD Undergraduate and Graduate Students</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Registration Events</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>15 Jan 2026, 00:00:00 (Thu)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>16 Jan 2026, 23:59:59 (Fri)</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
@@ -813,330 +813,426 @@
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Meeting</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>23 Feb 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>1st 2025-2026</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>Curriculum Committee Meeting</t>
+          <t>EDSA Day</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Meeting</t>
+          <t>Holiday</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>02 Mar 2026, 00:00:00 (Mon)</t>
+          <t>25 Feb 2026 (Wed)</t>
         </is>
       </c>
       <c r="D28" s="1"/>
-      <c r="E28" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E28" s="1"/>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>Mid-Semester</t>
+          <t>Curriculum Committee Meeting</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Class-Related Events</t>
+          <t>Meeting</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>17 Mar 2026 (Tue)</t>
+          <t>02 Mar 2026, 00:00:00 (Mon)</t>
         </is>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>2nd 2025-2026</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>Deadline for Dropping of Subjects</t>
+          <t>Mid-Semester</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Deadline</t>
+          <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>23 Apr 2026, 23:59:59 (Thu)</t>
+          <t>17 Mar 2026 (Tue)</t>
         </is>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>2nd 2025-2026</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>Deadline for Filing Leave of Absence (LOA)</t>
+          <t>Araw ng Kagitingan</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Deadline</t>
+          <t>Holiday</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>07 May 2026, 23:59:59 (Thu)</t>
+          <t>09 Apr 2026 (Thu)</t>
         </is>
       </c>
       <c r="D31" s="1"/>
-      <c r="E31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E31" s="1"/>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>Period for Grade Completion</t>
+          <t>Deadline for Dropping of Subjects</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Time Period</t>
+          <t>Deadline</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>23 May 2026, 00:00:00 (Sat)</t>
-[...6 lines deleted...]
-      </c>
+          <t>23 Apr 2026, 23:59:59 (Thu)</t>
+        </is>
+      </c>
+      <c r="D32" s="1"/>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>2nd 2025-2026</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>Integration Period</t>
+          <t>Labor Day</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Class-Related Events</t>
+          <t>Holiday</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>23 May 2026 (Sat)</t>
+          <t>01 May 2026 (Fri)</t>
         </is>
       </c>
       <c r="D33" s="1"/>
-      <c r="E33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E33" s="1"/>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>Final Examinations</t>
+          <t>Deadline for Filing Leave of Absence (LOA)</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Class-Related Events</t>
+          <t>Deadline</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>25 May 2026 (Mon)</t>
-[...6 lines deleted...]
-      </c>
+          <t>07 May 2026, 23:59:59 (Thu)</t>
+        </is>
+      </c>
+      <c r="D34" s="1"/>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>2nd 2025-2026</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>Deadline of Grade Submission for All Students</t>
+          <t>Period for Grade Completion</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Deadline</t>
+          <t>Time Period</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>11 Jun 2026 (Thu)</t>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+          <t>23 May 2026, 00:00:00 (Sat)</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>08 Jun 2027, 23:59:59 (Tue)</t>
+        </is>
+      </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>2nd 2025-2026</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>Last Day of Enrollment for Residency Purposes</t>
+          <t>Integration Period</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Registration Events</t>
+          <t>Class-Related Events</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>14 Jun 2026 (Sun)</t>
+          <t>23 May 2026 (Sat)</t>
         </is>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>2nd 2025-2026</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>BOR Approved</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
+          <t>Final Examinations</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Class-Related Events</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>25 May 2026 (Mon)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>03 Jun 2026 (Wed)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>2nd 2025-2026</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>BOR Approved</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>Deadline of Grade Submission for All Students</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Deadline</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>11 Jun 2026 (Thu)</t>
+        </is>
+      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>2nd 2025-2026</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>BOR Approved</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>Independence Day</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Holiday</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>12 Jun 2026 (Fri)</t>
+        </is>
+      </c>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>BOR Approved</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>Last Day of Enrollment for Residency Purposes</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Registration Events</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>14 Jun 2026 (Sun)</t>
+        </is>
+      </c>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>2nd 2025-2026</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>BOR Approved</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
           <t>SET Results Availability</t>
         </is>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>General</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>21 Jun 2026, 00:00:00 (Sun)</t>
         </is>
       </c>
-      <c r="D37" s="1"/>
-[...5 lines deleted...]
-      <c r="F37" s="1" t="inlineStr">
+      <c r="D41" s="1"/>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>2nd 2025-2026</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Complementary Activity</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">